--- v0 (2025-10-11)
+++ v1 (2026-11-04)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Kegeln\Kanton Luzern\_UVSH\Klubanmeldungen\Dokumente Anmeldung\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F3C2155-EE85-4739-B511-2969DD4D82F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{838064EA-2959-406B-A7B0-C688EB5A2D65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anmeldeformular Klub UVSH" sheetId="4" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Anmeldeformular Klub UVSH'!$A$1:$O$40</definedName>
     <definedName name="Eingaben" localSheetId="0">'Anmeldeformular Klub UVSH'!$B$11:$C$12,'Anmeldeformular Klub UVSH'!$B$15,'Anmeldeformular Klub UVSH'!$B$18:$C$20,'Anmeldeformular Klub UVSH'!$A$25:$N$33,'Anmeldeformular Klub UVSH'!$A$36:$N$39</definedName>
     <definedName name="Eingaben">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="GP">'[1]Anmeldung Gäste'!$H$40</definedName>
     <definedName name="HOLZ" localSheetId="0">#REF!</definedName>
     <definedName name="HOLZ">#REF!</definedName>
     <definedName name="KGL_Nr.">'[1]Anmeldung Gäste'!$B$20:$B$29</definedName>
     <definedName name="KLINR" localSheetId="0">#REF!</definedName>
     <definedName name="KLINR">#REF!</definedName>
     <definedName name="Position" localSheetId="0">'Anmeldeformular Klub UVSH'!$H$43</definedName>
     <definedName name="Position">#REF!</definedName>
     <definedName name="Print_Area" localSheetId="0">'Anmeldeformular Klub UVSH'!$A$1:$N$39</definedName>
     <definedName name="PRLISTE">[2]Adressen!$A$2:$N$45</definedName>
     <definedName name="TKAT" localSheetId="0">#REF!</definedName>
@@ -76,51 +75,51 @@
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L4" i="4" l="1"/>
   <c r="L5" i="4"/>
   <c r="L6" i="4"/>
   <c r="L7" i="4"/>
   <c r="L3" i="4"/>
   <c r="L9" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="56">
   <si>
     <t>Anmeldeformular</t>
   </si>
   <si>
     <t xml:space="preserve"> UV Seetal - Habsburg</t>
   </si>
   <si>
     <t>Klub-Anmeldung</t>
   </si>
   <si>
     <t>Klub-Nr.</t>
   </si>
   <si>
     <t>Klubname</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Klubbeitrag</t>
   </si>
   <si>
     <t>Mitgliederbeitrag UVSH</t>
   </si>
   <si>
@@ -193,53 +192,50 @@
     <t>Unterverband Seetal-Habsburg</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>6037 Root</t>
   </si>
   <si>
     <t>E-Mail</t>
   </si>
   <si>
     <t>IBAN: CH44 8080 8004 2757 8433 8</t>
   </si>
   <si>
     <t>Optionale Teilnahmen an Sportanlässen:</t>
   </si>
   <si>
     <t>Kassier</t>
   </si>
   <si>
     <t>Luzerner Challenge</t>
   </si>
   <si>
     <t>- Der Vorstand des UVSH behält sich in Einzelfällen vor,</t>
-  </si>
-[...1 lines deleted...]
-    <t>Klubcup UVSH</t>
   </si>
   <si>
     <t xml:space="preserve">  Änderungen bei der Anmeldung vorzunehmen.</t>
   </si>
   <si>
     <t>Klubcup SFKV</t>
   </si>
   <si>
     <t>- Nachträgliche Änderungen dem Sportleiter oder EDV mitteilen</t>
   </si>
   <si>
     <t>Mitglieder</t>
   </si>
   <si>
     <t>Anmerkungen</t>
   </si>
   <si>
     <t xml:space="preserve">V = Veränderung gegenüber dem Vorjahr? </t>
   </si>
   <si>
     <t>Lizenz-Nr.</t>
   </si>
   <si>
     <t>Name / Vorname</t>
   </si>
@@ -541,51 +537,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
@@ -755,158 +751,153 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
-[...2 lines deleted...]
-<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4110" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
@@ -1093,117 +1084,50 @@
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4115" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4115"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013100000}"/>
-                </a:ext>
-[...65 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -1534,105 +1458,105 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P64"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N2" sqref="N2"/>
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="4" customWidth="1"/>
     <col min="2" max="2" width="16" style="4" customWidth="1"/>
     <col min="3" max="4" width="10.5703125" style="4" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="4" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" style="4" customWidth="1"/>
     <col min="7" max="7" width="9" style="4" customWidth="1"/>
     <col min="8" max="8" width="12" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="4" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="4" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="4" customWidth="1"/>
     <col min="12" max="14" width="7.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="5" style="4" customWidth="1"/>
     <col min="16" max="254" width="11.42578125" style="4" customWidth="1"/>
     <col min="255" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="64" t="s">
         <v>2</v>
       </c>
       <c r="J1" s="3"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
-      <c r="N1" s="83">
-[...2 lines deleted...]
-      <c r="O1" s="83"/>
+      <c r="N1" s="77">
+        <v>2027</v>
+      </c>
+      <c r="O1" s="77"/>
       <c r="P1" s="3"/>
     </row>
     <row r="2" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="5"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="84" t="s">
@@ -1651,51 +1575,51 @@
       <c r="J3" s="11">
         <v>90</v>
       </c>
       <c r="K3" s="57"/>
       <c r="L3" s="67">
         <f>SUM(I3*J3)</f>
         <v>0</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="86"/>
       <c r="C4" s="87"/>
       <c r="D4" s="14"/>
       <c r="E4" s="32"/>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9"/>
       <c r="I4" s="55"/>
       <c r="J4" s="15">
         <v>30</v>
       </c>
       <c r="L4" s="67">
-        <f t="shared" ref="L4:L8" si="0">SUM(I4*J4)</f>
+        <f t="shared" ref="L4:L7" si="0">SUM(I4*J4)</f>
         <v>0</v>
       </c>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E5" s="5"/>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="9"/>
       <c r="I5" s="55"/>
       <c r="J5" s="15">
         <v>56</v>
       </c>
       <c r="K5" s="58"/>
       <c r="L5" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N5" s="12"/>
     </row>
     <row r="6" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
@@ -1733,586 +1657,581 @@
       </c>
       <c r="E7" s="18"/>
       <c r="F7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="9"/>
       <c r="I7" s="55"/>
       <c r="J7" s="11">
         <v>20</v>
       </c>
       <c r="L7" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N7" s="12"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="51"/>
       <c r="B8" s="51"/>
       <c r="C8" s="51"/>
       <c r="D8" s="51"/>
       <c r="E8" s="19"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
-      <c r="I8" s="93"/>
+      <c r="I8" s="76"/>
       <c r="J8" s="11"/>
       <c r="L8" s="67"/>
       <c r="N8" s="3"/>
       <c r="P8" s="3"/>
     </row>
     <row r="9" spans="1:16" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="74"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="5"/>
       <c r="F9" s="56" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
-      <c r="I9" s="94"/>
+      <c r="I9" s="3"/>
       <c r="J9" s="21" t="s">
         <v>17</v>
       </c>
       <c r="L9" s="22">
         <f>SUM(L3:L8)</f>
         <v>0</v>
       </c>
       <c r="M9" s="20"/>
       <c r="N9" s="20"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
     </row>
     <row r="10" spans="1:16" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="E10" s="52"/>
       <c r="F10" s="69"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="80"/>
-[...1 lines deleted...]
-      <c r="D11" s="82"/>
+      <c r="B11" s="81"/>
+      <c r="C11" s="82"/>
+      <c r="D11" s="83"/>
       <c r="E11" s="52"/>
       <c r="F11" s="9"/>
       <c r="G11" s="26"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="80"/>
-[...1 lines deleted...]
-      <c r="D12" s="82"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="82"/>
+      <c r="D12" s="83"/>
       <c r="E12" s="52"/>
       <c r="F12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="57"/>
       <c r="H12" s="70"/>
       <c r="L12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="M12" s="3"/>
       <c r="N12" s="12"/>
       <c r="O12" s="3"/>
     </row>
     <row r="13" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="32"/>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="52" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="61"/>
       <c r="H13" s="70" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="3"/>
       <c r="L13" s="26" t="s">
         <v>25</v>
       </c>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
     </row>
     <row r="14" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="80"/>
-[...1 lines deleted...]
-      <c r="D14" s="82"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="82"/>
+      <c r="D14" s="83"/>
       <c r="E14" s="52" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="26"/>
       <c r="H14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L14" s="26" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
     </row>
     <row r="15" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="80"/>
-[...1 lines deleted...]
-      <c r="D15" s="82"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="82"/>
+      <c r="D15" s="83"/>
       <c r="E15" s="5"/>
       <c r="L15" s="29" t="s">
         <v>32</v>
       </c>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
     </row>
     <row r="16" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="80"/>
-[...1 lines deleted...]
-      <c r="D16" s="82"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="83"/>
       <c r="E16" s="5"/>
       <c r="K16" s="3"/>
       <c r="L16" s="29" t="s">
         <v>34</v>
       </c>
       <c r="M16" s="28"/>
       <c r="N16" s="27"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
     </row>
     <row r="17" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="32"/>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="52"/>
       <c r="F17" s="59" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="52"/>
       <c r="J17" s="62"/>
       <c r="L17" s="27"/>
       <c r="M17" s="28"/>
       <c r="N17" s="27"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
     </row>
     <row r="18" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="80"/>
-[...1 lines deleted...]
-      <c r="D18" s="82"/>
+      <c r="B18" s="81"/>
+      <c r="C18" s="82"/>
+      <c r="D18" s="83"/>
       <c r="E18" s="52" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="52"/>
       <c r="J18" s="62" t="s">
         <v>38</v>
       </c>
       <c r="L18" s="27"/>
       <c r="M18" s="28"/>
       <c r="N18" s="27"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
     </row>
     <row r="19" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="80"/>
-[...1 lines deleted...]
-      <c r="D19" s="82"/>
+      <c r="B19" s="81"/>
+      <c r="C19" s="82"/>
+      <c r="D19" s="83"/>
       <c r="E19" s="52" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="52"/>
       <c r="J19" s="60" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M19" s="28"/>
       <c r="N19" s="27"/>
       <c r="O19" s="3"/>
     </row>
     <row r="20" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="80"/>
-[...7 lines deleted...]
-      </c>
+      <c r="B20" s="81"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="83"/>
+      <c r="E20" s="52"/>
       <c r="H20" s="65"/>
       <c r="J20" s="62" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="21" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9"/>
       <c r="B21" s="8"/>
       <c r="C21" s="9"/>
       <c r="D21" s="8"/>
       <c r="E21" s="5"/>
       <c r="O21" s="3"/>
     </row>
     <row r="22" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="9"/>
       <c r="B22" s="8"/>
       <c r="C22" s="9"/>
       <c r="D22" s="8"/>
       <c r="E22" s="5"/>
       <c r="F22" s="68"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="31"/>
       <c r="O22" s="31"/>
     </row>
     <row r="23" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="5"/>
       <c r="F23" s="66" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="33"/>
       <c r="I23" s="66"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="O23" s="63" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P23" s="3"/>
     </row>
     <row r="24" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="88" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C24" s="89"/>
       <c r="D24" s="90"/>
       <c r="E24" s="91" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F24" s="92"/>
       <c r="G24" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="H24" s="88" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="I24" s="90"/>
       <c r="J24" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="K24" s="34" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="L24" s="34" t="s">
         <v>5</v>
       </c>
       <c r="M24" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="N24" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="N24" s="35" t="s">
+      <c r="O24" s="35" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="P24" s="3"/>
     </row>
     <row r="25" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="73"/>
-      <c r="B25" s="76"/>
-[...3 lines deleted...]
-      <c r="F25" s="78"/>
+      <c r="B25" s="78"/>
+      <c r="C25" s="93"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="79"/>
       <c r="G25" s="37"/>
-      <c r="H25" s="76"/>
-      <c r="I25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="79"/>
       <c r="J25" s="36"/>
       <c r="K25" s="37"/>
       <c r="L25" s="37"/>
       <c r="M25" s="37"/>
       <c r="N25" s="38"/>
       <c r="O25" s="38"/>
       <c r="P25" s="3"/>
     </row>
     <row r="26" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="39"/>
-      <c r="B26" s="76"/>
-[...3 lines deleted...]
-      <c r="F26" s="78"/>
+      <c r="B26" s="78"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="78"/>
+      <c r="F26" s="79"/>
       <c r="G26" s="38"/>
-      <c r="H26" s="76"/>
-      <c r="I26" s="78"/>
+      <c r="H26" s="78"/>
+      <c r="I26" s="79"/>
       <c r="J26" s="36"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="38"/>
       <c r="O26" s="38"/>
       <c r="P26" s="3"/>
     </row>
     <row r="27" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="73"/>
-      <c r="B27" s="76"/>
-[...3 lines deleted...]
-      <c r="F27" s="78"/>
+      <c r="B27" s="78"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="79"/>
+      <c r="E27" s="78"/>
+      <c r="F27" s="79"/>
       <c r="G27" s="37"/>
-      <c r="H27" s="76"/>
-      <c r="I27" s="78"/>
+      <c r="H27" s="78"/>
+      <c r="I27" s="79"/>
       <c r="J27" s="36"/>
       <c r="K27" s="37"/>
       <c r="L27" s="37"/>
       <c r="M27" s="37"/>
       <c r="N27" s="38"/>
       <c r="O27" s="38"/>
       <c r="P27" s="3"/>
     </row>
     <row r="28" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="73"/>
-      <c r="B28" s="76"/>
-[...3 lines deleted...]
-      <c r="F28" s="78"/>
+      <c r="B28" s="78"/>
+      <c r="C28" s="93"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="78"/>
+      <c r="F28" s="79"/>
       <c r="G28" s="37"/>
-      <c r="H28" s="76"/>
-      <c r="I28" s="78"/>
+      <c r="H28" s="78"/>
+      <c r="I28" s="79"/>
       <c r="J28" s="36"/>
       <c r="K28" s="37"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="38"/>
       <c r="O28" s="38"/>
       <c r="P28" s="3"/>
     </row>
     <row r="29" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="73"/>
-      <c r="B29" s="76"/>
-[...3 lines deleted...]
-      <c r="F29" s="78"/>
+      <c r="B29" s="78"/>
+      <c r="C29" s="93"/>
+      <c r="D29" s="79"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="79"/>
       <c r="G29" s="37"/>
-      <c r="H29" s="76"/>
-      <c r="I29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="79"/>
       <c r="J29" s="36"/>
       <c r="K29" s="37"/>
       <c r="L29" s="37"/>
       <c r="M29" s="37"/>
       <c r="N29" s="38"/>
       <c r="O29" s="38"/>
       <c r="P29" s="3"/>
     </row>
     <row r="30" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="73"/>
-      <c r="B30" s="76"/>
-[...3 lines deleted...]
-      <c r="F30" s="78"/>
+      <c r="B30" s="78"/>
+      <c r="C30" s="93"/>
+      <c r="D30" s="79"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="79"/>
       <c r="G30" s="37"/>
-      <c r="H30" s="76"/>
-      <c r="I30" s="78"/>
+      <c r="H30" s="78"/>
+      <c r="I30" s="79"/>
       <c r="J30" s="36"/>
       <c r="K30" s="37"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="38"/>
       <c r="O30" s="38"/>
       <c r="P30" s="3"/>
     </row>
     <row r="31" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="73"/>
-      <c r="B31" s="76"/>
-[...3 lines deleted...]
-      <c r="F31" s="78"/>
+      <c r="B31" s="78"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="79"/>
       <c r="G31" s="37"/>
-      <c r="H31" s="76"/>
-      <c r="I31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="79"/>
       <c r="J31" s="36"/>
       <c r="K31" s="37"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
       <c r="N31" s="38"/>
       <c r="O31" s="38"/>
       <c r="P31" s="3"/>
     </row>
     <row r="32" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="73"/>
-      <c r="B32" s="76"/>
-[...3 lines deleted...]
-      <c r="F32" s="78"/>
+      <c r="B32" s="78"/>
+      <c r="C32" s="93"/>
+      <c r="D32" s="79"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="79"/>
       <c r="G32" s="37"/>
-      <c r="H32" s="76"/>
-      <c r="I32" s="78"/>
+      <c r="H32" s="78"/>
+      <c r="I32" s="79"/>
       <c r="J32" s="36"/>
       <c r="K32" s="37"/>
       <c r="L32" s="37"/>
       <c r="M32" s="37"/>
       <c r="N32" s="38"/>
       <c r="O32" s="38"/>
       <c r="P32" s="3"/>
     </row>
     <row r="33" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="73"/>
-      <c r="B33" s="76"/>
-[...3 lines deleted...]
-      <c r="F33" s="78"/>
+      <c r="B33" s="78"/>
+      <c r="C33" s="93"/>
+      <c r="D33" s="79"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="79"/>
       <c r="G33" s="37"/>
-      <c r="H33" s="76"/>
-      <c r="I33" s="78"/>
+      <c r="H33" s="78"/>
+      <c r="I33" s="79"/>
       <c r="J33" s="36"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
       <c r="M33" s="37"/>
       <c r="N33" s="38"/>
       <c r="O33" s="38"/>
       <c r="P33" s="3"/>
     </row>
     <row r="34" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="41"/>
-      <c r="B34" s="79"/>
-[...3 lines deleted...]
-      <c r="F34" s="79"/>
+      <c r="B34" s="80"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="80"/>
+      <c r="E34" s="80"/>
+      <c r="F34" s="80"/>
       <c r="G34" s="41"/>
-      <c r="H34" s="76"/>
-      <c r="I34" s="78"/>
+      <c r="H34" s="78"/>
+      <c r="I34" s="79"/>
       <c r="J34" s="36"/>
       <c r="K34" s="41"/>
       <c r="L34" s="41"/>
       <c r="M34" s="41"/>
       <c r="N34" s="38"/>
       <c r="O34" s="38"/>
       <c r="P34" s="3"/>
     </row>
     <row r="35" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="41"/>
-      <c r="B35" s="79"/>
-[...3 lines deleted...]
-      <c r="F35" s="79"/>
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="80"/>
+      <c r="E35" s="80"/>
+      <c r="F35" s="80"/>
       <c r="G35" s="41"/>
-      <c r="H35" s="76"/>
-      <c r="I35" s="78"/>
+      <c r="H35" s="78"/>
+      <c r="I35" s="79"/>
       <c r="J35" s="36"/>
       <c r="K35" s="41"/>
       <c r="L35" s="41"/>
       <c r="M35" s="41"/>
       <c r="N35" s="38"/>
       <c r="O35" s="38"/>
       <c r="P35" s="3"/>
     </row>
     <row r="36" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="5"/>
       <c r="G36" s="3"/>
       <c r="H36" s="32"/>
       <c r="I36" s="32"/>
       <c r="J36" s="33"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="32"/>
       <c r="O36" s="40"/>
       <c r="P36" s="3"/>
     </row>
     <row r="37" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="71"/>
       <c r="B37" s="71"/>
       <c r="C37" s="72"/>
       <c r="D37" s="43"/>
       <c r="E37" s="71"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
@@ -2466,97 +2385,97 @@
       <c r="O57" s="48"/>
     </row>
     <row r="58" spans="15:15" x14ac:dyDescent="0.2">
       <c r="O58" s="48"/>
     </row>
     <row r="59" spans="15:15" x14ac:dyDescent="0.2">
       <c r="O59" s="48"/>
     </row>
     <row r="60" spans="15:15" x14ac:dyDescent="0.2">
       <c r="O60" s="48"/>
     </row>
     <row r="61" spans="15:15" x14ac:dyDescent="0.2">
       <c r="O61" s="48"/>
     </row>
     <row r="62" spans="15:15" x14ac:dyDescent="0.2">
       <c r="O62" s="48"/>
     </row>
     <row r="63" spans="15:15" x14ac:dyDescent="0.2">
       <c r="O63" s="48"/>
     </row>
     <row r="64" spans="15:15" x14ac:dyDescent="0.2">
       <c r="O64" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="47">
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="H26:I26"/>
     <mergeCell ref="N1:O1"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="E35:F35"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="H24:I24"/>
-    <mergeCell ref="B25:D25"/>
-[...29 lines deleted...]
-    <mergeCell ref="H34:I34"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.31333333333333335" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4114" r:id="rId4" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>571500</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
@@ -2568,95 +2487,73 @@
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4115" r:id="rId5" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>571500</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4116" r:id="rId6" name="Check Box 20">
-[...21 lines deleted...]
-            <control shapeId="4110" r:id="rId7" name="Check Box 3">
+            <control shapeId="4110" r:id="rId6" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>571500</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4111" r:id="rId8" name="Check Box 4">
+            <control shapeId="4111" r:id="rId7" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>771525</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>238125</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 